--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -354,175 +354,203 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="28" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="12" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="10" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="24" min="6" max="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Pessoas</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Telefone</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>RSVP</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Observações</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>Ângela Frota</t>
+          <t>Anailde Coelho</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Adulto</t>
         </is>
       </c>
       <c r="C2" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="0" t="n">
-        <v>85818218181</v>
+        <v>85999980061</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Confirmado</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>Juninho</t>
+          <t>Edliany Dalcico</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Adulto</t>
         </is>
       </c>
       <c r="C3" s="0" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" s="0" t="n">
-        <v>85919182138</v>
+        <v>85981012104</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Confirmado</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>Leda Maria</t>
+          <t>Luiz Dalcico</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Adulto</t>
         </is>
       </c>
       <c r="C4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="0" t="n">
-        <v>85688218312</v>
+        <v>85992919115</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Confirmado</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>Ticiana Oliveira</t>
+        </is>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D5" s="0" t="n">
+        <v>85998300707</v>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>Confirmado</t>
+        </is>
+      </c>
+      <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>